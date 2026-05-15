--- v0 (2026-02-15)
+++ v1 (2026-05-15)
@@ -174,351 +174,351 @@
     <col collapsed="false" hidden="false" max="1024" min="4" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Cena v Kč/MWh</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Množství MWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
         <v>46054</v>
       </c>
       <c r="B2" s="2" t="n">
-        <v>1425.38</v>
+        <v>1424.74</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>7522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>46055</v>
       </c>
       <c r="B3" s="2" t="n">
-        <v>1339.25</v>
+        <v>1338.67</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>22565.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>46056</v>
       </c>
       <c r="B4" s="2" t="n">
-        <v>1304.8</v>
+        <v>1304.25</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>24710.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>46057</v>
       </c>
       <c r="B5" s="2" t="n">
-        <v>1309.66</v>
+        <v>1309.1</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>12621.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>46058</v>
       </c>
       <c r="B6" s="2" t="n">
-        <v>1320.33</v>
+        <v>1319.76</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>10480.9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>46059</v>
       </c>
       <c r="B7" s="2" t="n">
-        <v>1316.69</v>
+        <v>1316.13</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>4529.9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>46060</v>
       </c>
       <c r="B8" s="2" t="n">
-        <v>1337.31</v>
+        <v>1336.74</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>6048.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>46061</v>
       </c>
       <c r="B9" s="2" t="n">
-        <v>1333.43</v>
+        <v>1332.86</v>
       </c>
       <c r="C9" s="2" t="n">
         <v>2672.9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>46062</v>
       </c>
       <c r="B10" s="2" t="n">
-        <v>1301.16</v>
+        <v>1300.61</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>9228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>46063</v>
       </c>
       <c r="B11" s="2" t="n">
-        <v>1285.88</v>
+        <v>1285.34</v>
       </c>
       <c r="C11" s="2" t="n">
         <v>11226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>46064</v>
       </c>
       <c r="B12" s="2" t="n">
-        <v>1273.02</v>
+        <v>1272.49</v>
       </c>
       <c r="C12" s="2" t="n">
         <v>16377.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>46065</v>
       </c>
       <c r="B13" s="2" t="n">
-        <v>1263.08</v>
+        <v>1262.55</v>
       </c>
       <c r="C13" s="2" t="n">
         <v>5125.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>46066</v>
       </c>
       <c r="B14" s="2" t="n">
-        <v>1264.05</v>
+        <v>1263.52</v>
       </c>
       <c r="C14" s="2" t="n">
         <v>4988.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>46067</v>
       </c>
       <c r="B15" s="2" t="n">
-        <v>1262.83</v>
+        <v>1262.3</v>
       </c>
       <c r="C15" s="2" t="n">
         <v>5113.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>46068</v>
       </c>
       <c r="B16" s="2" t="n">
-        <v>1268.41</v>
+        <v>1278.3</v>
       </c>
       <c r="C16" s="2" t="n">
-        <v>640</v>
+        <v>5062.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>46069</v>
       </c>
       <c r="B17" s="2" t="n">
-        <v>0</v>
+        <v>1257.7</v>
       </c>
       <c r="C17" s="2" t="n">
-        <v>0</v>
+        <v>12130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>46070</v>
       </c>
       <c r="B18" s="2" t="n">
-        <v>0</v>
+        <v>1230.78</v>
       </c>
       <c r="C18" s="2" t="n">
-        <v>0</v>
+        <v>21398.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>46071</v>
       </c>
       <c r="B19" s="2" t="n">
-        <v>0</v>
+        <v>1221.09</v>
       </c>
       <c r="C19" s="2" t="n">
-        <v>0</v>
+        <v>17454.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>46072</v>
       </c>
       <c r="B20" s="2" t="n">
-        <v>0</v>
+        <v>1292.37</v>
       </c>
       <c r="C20" s="2" t="n">
-        <v>0</v>
+        <v>19389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>46073</v>
       </c>
       <c r="B21" s="2" t="n">
-        <v>0</v>
+        <v>1271.52</v>
       </c>
       <c r="C21" s="2" t="n">
-        <v>0</v>
+        <v>9588.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>46074</v>
       </c>
       <c r="B22" s="2" t="n">
-        <v>0</v>
+        <v>1245.57</v>
       </c>
       <c r="C22" s="2" t="n">
-        <v>0</v>
+        <v>13860.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>46075</v>
       </c>
       <c r="B23" s="2" t="n">
-        <v>0</v>
+        <v>1180.84</v>
       </c>
       <c r="C23" s="2" t="n">
-        <v>0</v>
+        <v>24843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
         <v>46076</v>
       </c>
       <c r="B24" s="2" t="n">
-        <v>0</v>
+        <v>1208.72</v>
       </c>
       <c r="C24" s="2" t="n">
-        <v>0</v>
+        <v>18391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>46077</v>
       </c>
       <c r="B25" s="2" t="n">
-        <v>0</v>
+        <v>1232.24</v>
       </c>
       <c r="C25" s="2" t="n">
-        <v>0</v>
+        <v>7469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>46078</v>
       </c>
       <c r="B26" s="2" t="n">
-        <v>0</v>
+        <v>1227.15</v>
       </c>
       <c r="C26" s="2" t="n">
-        <v>0</v>
+        <v>19201.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>46079</v>
       </c>
       <c r="B27" s="2" t="n">
-        <v>0</v>
+        <v>1193.45</v>
       </c>
       <c r="C27" s="2" t="n">
-        <v>0</v>
+        <v>21427.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>46080</v>
       </c>
       <c r="B28" s="2" t="n">
-        <v>0</v>
+        <v>1231.51</v>
       </c>
       <c r="C28" s="2" t="n">
-        <v>0</v>
+        <v>4522.9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>46081</v>
       </c>
       <c r="B29" s="2" t="n">
-        <v>0</v>
+        <v>1303.03</v>
       </c>
       <c r="C29" s="2" t="n">
-        <v>0</v>
+        <v>9935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>Ceny jsou uvedeny se započtenou marží. Převod částek z EUR dle aktuálního kurzovního lístku ČNB. Uvedené částky jsou bez DPH.</t>
         </is>
       </c>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 