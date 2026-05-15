--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -174,384 +174,384 @@
     <col collapsed="false" hidden="false" max="1024" min="4" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Cena v Kč/MWh</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Množství MWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
         <v>46082</v>
       </c>
       <c r="B2" s="2" t="n">
-        <v>1348.51</v>
+        <v>1347.36</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>16740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>46083</v>
       </c>
       <c r="B3" s="2" t="n">
-        <v>1484.49</v>
+        <v>1483.17</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>6485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>46084</v>
       </c>
       <c r="B4" s="2" t="n">
-        <v>1736.32</v>
+        <v>1734.69</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>22273.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>46085</v>
       </c>
       <c r="B5" s="2" t="n">
-        <v>1673.49</v>
+        <v>1671.94</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>23884.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>46086</v>
       </c>
       <c r="B6" s="2" t="n">
-        <v>1650.66</v>
+        <v>1649.14</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>8901.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>46087</v>
       </c>
       <c r="B7" s="2" t="n">
-        <v>1693.86</v>
+        <v>1692.28</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>5673.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>46088</v>
       </c>
       <c r="B8" s="2" t="n">
-        <v>1742.21</v>
+        <v>1740.58</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>20557.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>46089</v>
       </c>
       <c r="B9" s="2" t="n">
-        <v>1780.75</v>
+        <v>1779.07</v>
       </c>
       <c r="C9" s="2" t="n">
         <v>4151.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>46090</v>
       </c>
       <c r="B10" s="2" t="n">
-        <v>1875</v>
+        <v>1873.2</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>8777.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>46091</v>
       </c>
       <c r="B11" s="2" t="n">
-        <v>1744.42</v>
+        <v>1742.78</v>
       </c>
       <c r="C11" s="2" t="n">
         <v>9470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>46092</v>
       </c>
       <c r="B12" s="2" t="n">
-        <v>1614.33</v>
+        <v>1612.85</v>
       </c>
       <c r="C12" s="2" t="n">
         <v>29296.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>46093</v>
       </c>
       <c r="B13" s="2" t="n">
-        <v>1706.87</v>
+        <v>1705.28</v>
       </c>
       <c r="C13" s="2" t="n">
         <v>15081.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>46094</v>
       </c>
       <c r="B14" s="2" t="n">
-        <v>1682.32</v>
+        <v>1680.76</v>
       </c>
       <c r="C14" s="2" t="n">
         <v>3071.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>46095</v>
       </c>
       <c r="B15" s="2" t="n">
-        <v>1795.97</v>
+        <v>1794.27</v>
       </c>
       <c r="C15" s="2" t="n">
         <v>11636.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>46096</v>
       </c>
       <c r="B16" s="2" t="n">
-        <v>1722.82</v>
+        <v>1721.21</v>
       </c>
       <c r="C16" s="2" t="n">
         <v>9279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>46097</v>
       </c>
       <c r="B17" s="2" t="n">
-        <v>1681.34</v>
+        <v>1679.78</v>
       </c>
       <c r="C17" s="2" t="n">
         <v>16713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>46098</v>
       </c>
       <c r="B18" s="2" t="n">
-        <v>1719.88</v>
+        <v>1718.27</v>
       </c>
       <c r="C18" s="2" t="n">
         <v>7884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>46099</v>
       </c>
       <c r="B19" s="2" t="n">
-        <v>1723.8</v>
+        <v>1722.19</v>
       </c>
       <c r="C19" s="2" t="n">
         <v>3427.9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>46100</v>
       </c>
       <c r="B20" s="2" t="n">
-        <v>2006.81</v>
+        <v>2004.85</v>
       </c>
       <c r="C20" s="2" t="n">
         <v>16559.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>46101</v>
       </c>
       <c r="B21" s="2" t="n">
-        <v>1975.39</v>
+        <v>1973.47</v>
       </c>
       <c r="C21" s="2" t="n">
         <v>7612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>46102</v>
       </c>
       <c r="B22" s="2" t="n">
-        <v>1909.36</v>
+        <v>1907.52</v>
       </c>
       <c r="C22" s="2" t="n">
         <v>3786.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>46103</v>
       </c>
       <c r="B23" s="2" t="n">
-        <v>1926.54</v>
+        <v>1924.68</v>
       </c>
       <c r="C23" s="2" t="n">
         <v>7645.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
         <v>46104</v>
       </c>
       <c r="B24" s="2" t="n">
-        <v>1921.14</v>
+        <v>1919.29</v>
       </c>
       <c r="C24" s="2" t="n">
         <v>13051.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>46105</v>
       </c>
       <c r="B25" s="2" t="n">
-        <v>1811.43</v>
+        <v>1809.71</v>
       </c>
       <c r="C25" s="2" t="n">
         <v>5263.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>46106</v>
       </c>
       <c r="B26" s="2" t="n">
-        <v>1754.48</v>
+        <v>1752.83</v>
       </c>
       <c r="C26" s="2" t="n">
         <v>4274.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>46107</v>
       </c>
       <c r="B27" s="2" t="n">
-        <v>1808.97</v>
+        <v>1807.26</v>
       </c>
       <c r="C27" s="2" t="n">
         <v>4149.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>46108</v>
       </c>
       <c r="B28" s="2" t="n">
-        <v>1833.52</v>
+        <v>1831.77</v>
       </c>
       <c r="C28" s="2" t="n">
         <v>4905.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>46109</v>
       </c>
       <c r="B29" s="2" t="n">
-        <v>1845.55</v>
+        <v>1843.79</v>
       </c>
       <c r="C29" s="2" t="n">
         <v>7307.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>46110</v>
       </c>
       <c r="B30" s="2" t="n">
-        <v>1830.57</v>
+        <v>1828.83</v>
       </c>
       <c r="C30" s="2" t="n">
         <v>5677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>46111</v>
       </c>
       <c r="B31" s="2" t="n">
-        <v>1828.61</v>
+        <v>1827.85</v>
       </c>
       <c r="C31" s="2" t="n">
-        <v>532</v>
+        <v>9541.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>46112</v>
       </c>
       <c r="B32" s="2" t="n">
-        <v>0</v>
+        <v>1785.48</v>
       </c>
       <c r="C32" s="2" t="n">
-        <v>0</v>
+        <v>18162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>Ceny jsou uvedeny se započtenou marží. Převod částek z EUR dle aktuálního kurzovního lístku ČNB. Uvedené částky jsou bez DPH.</t>
         </is>
       </c>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 