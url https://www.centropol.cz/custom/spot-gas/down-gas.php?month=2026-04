--- v0 (2026-04-06)
+++ v1 (2026-07-26)
@@ -174,373 +174,373 @@
     <col collapsed="false" hidden="false" max="1024" min="4" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Cena v Kč/MWh</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Množství MWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
         <v>46113</v>
       </c>
       <c r="B2" s="2" t="n">
-        <v>1712.98</v>
+        <v>1703.39</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>15105.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>46114</v>
       </c>
       <c r="B3" s="2" t="n">
-        <v>1669.55</v>
+        <v>1660.27</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>10006.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>46115</v>
       </c>
       <c r="B4" s="2" t="n">
-        <v>1745.62</v>
+        <v>1735.79</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>14020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>46116</v>
       </c>
       <c r="B5" s="2" t="n">
-        <v>1694.82</v>
+        <v>1685.36</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>6652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>46117</v>
       </c>
       <c r="B6" s="2" t="n">
-        <v>1643.53</v>
+        <v>1634.45</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>9997.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>46118</v>
       </c>
       <c r="B7" s="2" t="n">
-        <v>1674.45</v>
+        <v>1643.22</v>
       </c>
       <c r="C7" s="2" t="n">
-        <v>1622</v>
+        <v>7401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>46119</v>
       </c>
       <c r="B8" s="2" t="n">
-        <v>0</v>
+        <v>1675.86</v>
       </c>
       <c r="C8" s="2" t="n">
-        <v>0</v>
+        <v>8891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>46120</v>
       </c>
       <c r="B9" s="2" t="n">
-        <v>0</v>
+        <v>1638.59</v>
       </c>
       <c r="C9" s="2" t="n">
-        <v>0</v>
+        <v>14498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>46121</v>
       </c>
       <c r="B10" s="2" t="n">
-        <v>0</v>
+        <v>1585.49</v>
       </c>
       <c r="C10" s="2" t="n">
-        <v>0</v>
+        <v>10675.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>46122</v>
       </c>
       <c r="B11" s="2" t="n">
-        <v>0</v>
+        <v>1550.41</v>
       </c>
       <c r="C11" s="2" t="n">
-        <v>0</v>
+        <v>13851.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>46123</v>
       </c>
       <c r="B12" s="2" t="n">
-        <v>0</v>
+        <v>1564.54</v>
       </c>
       <c r="C12" s="2" t="n">
-        <v>0</v>
+        <v>14561.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>46124</v>
       </c>
       <c r="B13" s="2" t="n">
-        <v>0</v>
+        <v>1642.98</v>
       </c>
       <c r="C13" s="2" t="n">
-        <v>0</v>
+        <v>9531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>46125</v>
       </c>
       <c r="B14" s="2" t="n">
-        <v>0</v>
+        <v>1633.47</v>
       </c>
       <c r="C14" s="2" t="n">
-        <v>0</v>
+        <v>6732.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>46126</v>
       </c>
       <c r="B15" s="2" t="n">
-        <v>0</v>
+        <v>1572.57</v>
       </c>
       <c r="C15" s="2" t="n">
-        <v>0</v>
+        <v>10125.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>46127</v>
       </c>
       <c r="B16" s="2" t="n">
-        <v>0</v>
+        <v>1527.75</v>
       </c>
       <c r="C16" s="2" t="n">
-        <v>0</v>
+        <v>13711.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>46128</v>
       </c>
       <c r="B17" s="2" t="n">
-        <v>0</v>
+        <v>1476.6</v>
       </c>
       <c r="C17" s="2" t="n">
-        <v>0</v>
+        <v>7134.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>46129</v>
       </c>
       <c r="B18" s="2" t="n">
-        <v>0</v>
+        <v>1456.38</v>
       </c>
       <c r="C18" s="2" t="n">
-        <v>0</v>
+        <v>5825.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>46130</v>
       </c>
       <c r="B19" s="2" t="n">
-        <v>0</v>
+        <v>1454.67</v>
       </c>
       <c r="C19" s="2" t="n">
-        <v>0</v>
+        <v>1713.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>46131</v>
       </c>
       <c r="B20" s="2" t="n">
-        <v>0</v>
+        <v>1480.01</v>
       </c>
       <c r="C20" s="2" t="n">
-        <v>0</v>
+        <v>1276.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>46132</v>
       </c>
       <c r="B21" s="2" t="n">
-        <v>0</v>
+        <v>1444.2</v>
       </c>
       <c r="C21" s="2" t="n">
-        <v>0</v>
+        <v>7218.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>46133</v>
       </c>
       <c r="B22" s="2" t="n">
-        <v>0</v>
+        <v>1448.34</v>
       </c>
       <c r="C22" s="2" t="n">
-        <v>0</v>
+        <v>6020.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>46134</v>
       </c>
       <c r="B23" s="2" t="n">
-        <v>0</v>
+        <v>1503.39</v>
       </c>
       <c r="C23" s="2" t="n">
-        <v>0</v>
+        <v>28108.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
         <v>46135</v>
       </c>
       <c r="B24" s="2" t="n">
-        <v>0</v>
+        <v>1542.61</v>
       </c>
       <c r="C24" s="2" t="n">
-        <v>0</v>
+        <v>2626.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>46136</v>
       </c>
       <c r="B25" s="2" t="n">
-        <v>0</v>
+        <v>1535.3</v>
       </c>
       <c r="C25" s="2" t="n">
-        <v>0</v>
+        <v>2337.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>46137</v>
       </c>
       <c r="B26" s="2" t="n">
-        <v>0</v>
+        <v>1514.6</v>
       </c>
       <c r="C26" s="2" t="n">
-        <v>0</v>
+        <v>7591.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>46138</v>
       </c>
       <c r="B27" s="2" t="n">
-        <v>0</v>
+        <v>1515.09</v>
       </c>
       <c r="C27" s="2" t="n">
-        <v>0</v>
+        <v>12650.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>46139</v>
       </c>
       <c r="B28" s="2" t="n">
-        <v>0</v>
+        <v>1533.6</v>
       </c>
       <c r="C28" s="2" t="n">
-        <v>0</v>
+        <v>9507.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>46140</v>
       </c>
       <c r="B29" s="2" t="n">
-        <v>0</v>
+        <v>1533.6</v>
       </c>
       <c r="C29" s="2" t="n">
-        <v>0</v>
+        <v>5076.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>46141</v>
       </c>
       <c r="B30" s="2" t="n">
-        <v>0</v>
+        <v>1537.5</v>
       </c>
       <c r="C30" s="2" t="n">
-        <v>0</v>
+        <v>6049.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>46142</v>
       </c>
       <c r="B31" s="2" t="n">
-        <v>0</v>
+        <v>1575.99</v>
       </c>
       <c r="C31" s="2" t="n">
-        <v>0</v>
+        <v>6368.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>Ceny jsou uvedeny se započtenou marží. Převod částek z EUR dle aktuálního kurzovního lístku ČNB. Uvedené částky jsou bez DPH.</t>
         </is>
       </c>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 