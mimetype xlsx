--- v0 (2026-05-15)
+++ v1 (2026-07-26)
@@ -174,384 +174,384 @@
     <col collapsed="false" hidden="false" max="1024" min="4" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Cena v Kč/MWh</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Množství MWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
         <v>46143</v>
       </c>
       <c r="B2" s="2" t="n">
-        <v>1583.3</v>
+        <v>1580.15</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>13925.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>46144</v>
       </c>
       <c r="B3" s="2" t="n">
-        <v>1548.48</v>
+        <v>1545.42</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>1869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>46145</v>
       </c>
       <c r="B4" s="2" t="n">
-        <v>1568.2</v>
+        <v>1565.09</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>46146</v>
       </c>
       <c r="B5" s="2" t="n">
-        <v>1572.83</v>
+        <v>1569.71</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>6801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>46147</v>
       </c>
       <c r="B6" s="2" t="n">
-        <v>1594.01</v>
+        <v>1590.84</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>6270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>46148</v>
       </c>
       <c r="B7" s="2" t="n">
-        <v>1494.66</v>
+        <v>1491.75</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>14419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>46149</v>
       </c>
       <c r="B8" s="2" t="n">
-        <v>1499.78</v>
+        <v>1496.85</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>4031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>46150</v>
       </c>
       <c r="B9" s="2" t="n">
-        <v>1506.59</v>
+        <v>1503.65</v>
       </c>
       <c r="C9" s="2" t="n">
         <v>4026.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>46151</v>
       </c>
       <c r="B10" s="2" t="n">
-        <v>1513.9</v>
+        <v>1510.94</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>2249.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>46152</v>
       </c>
       <c r="B11" s="2" t="n">
-        <v>1510.25</v>
+        <v>1507.3</v>
       </c>
       <c r="C11" s="2" t="n">
         <v>1266.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>46153</v>
       </c>
       <c r="B12" s="2" t="n">
-        <v>1545.31</v>
+        <v>1542.27</v>
       </c>
       <c r="C12" s="2" t="n">
         <v>2694.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>46154</v>
       </c>
       <c r="B13" s="2" t="n">
-        <v>1589.14</v>
+        <v>1585.98</v>
       </c>
       <c r="C13" s="2" t="n">
         <v>11314.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>46155</v>
       </c>
       <c r="B14" s="2" t="n">
-        <v>1586.46</v>
+        <v>1583.31</v>
       </c>
       <c r="C14" s="2" t="n">
         <v>6121.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>46156</v>
       </c>
       <c r="B15" s="2" t="n">
-        <v>1585.49</v>
+        <v>1582.34</v>
       </c>
       <c r="C15" s="2" t="n">
         <v>4218.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>46157</v>
       </c>
       <c r="B16" s="2" t="n">
-        <v>1595.71</v>
+        <v>1643.78</v>
       </c>
       <c r="C16" s="2" t="n">
-        <v>836</v>
+        <v>8791.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>46158</v>
       </c>
       <c r="B17" s="2" t="n">
-        <v>0</v>
+        <v>1683.61</v>
       </c>
       <c r="C17" s="2" t="n">
-        <v>0</v>
+        <v>7430.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>46159</v>
       </c>
       <c r="B18" s="2" t="n">
-        <v>0</v>
+        <v>1680.93</v>
       </c>
       <c r="C18" s="2" t="n">
-        <v>0</v>
+        <v>4276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>46160</v>
       </c>
       <c r="B19" s="2" t="n">
-        <v>0</v>
+        <v>1684.58</v>
       </c>
       <c r="C19" s="2" t="n">
-        <v>0</v>
+        <v>17462.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>46161</v>
       </c>
       <c r="B20" s="2" t="n">
-        <v>0</v>
+        <v>1685.55</v>
       </c>
       <c r="C20" s="2" t="n">
-        <v>0</v>
+        <v>11837.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>46162</v>
       </c>
       <c r="B21" s="2" t="n">
-        <v>0</v>
+        <v>1683.85</v>
       </c>
       <c r="C21" s="2" t="n">
-        <v>0</v>
+        <v>5004.9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>46163</v>
       </c>
       <c r="B22" s="2" t="n">
-        <v>0</v>
+        <v>1661.26</v>
       </c>
       <c r="C22" s="2" t="n">
-        <v>0</v>
+        <v>3716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>46164</v>
       </c>
       <c r="B23" s="2" t="n">
-        <v>0</v>
+        <v>1622.65</v>
       </c>
       <c r="C23" s="2" t="n">
-        <v>0</v>
+        <v>2775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
         <v>46165</v>
       </c>
       <c r="B24" s="2" t="n">
-        <v>0</v>
+        <v>1593.02</v>
       </c>
       <c r="C24" s="2" t="n">
-        <v>0</v>
+        <v>1625.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>46166</v>
       </c>
       <c r="B25" s="2" t="n">
-        <v>0</v>
+        <v>1594.24</v>
       </c>
       <c r="C25" s="2" t="n">
-        <v>0</v>
+        <v>4373.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>46167</v>
       </c>
       <c r="B26" s="2" t="n">
-        <v>0</v>
+        <v>1577.48</v>
       </c>
       <c r="C26" s="2" t="n">
-        <v>0</v>
+        <v>2718.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>46168</v>
       </c>
       <c r="B27" s="2" t="n">
-        <v>0</v>
+        <v>1588.17</v>
       </c>
       <c r="C27" s="2" t="n">
-        <v>0</v>
+        <v>2368.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>46169</v>
       </c>
       <c r="B28" s="2" t="n">
-        <v>0</v>
+        <v>1569.47</v>
       </c>
       <c r="C28" s="2" t="n">
-        <v>0</v>
+        <v>1804.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>46170</v>
       </c>
       <c r="B29" s="2" t="n">
-        <v>0</v>
+        <v>1621.44</v>
       </c>
       <c r="C29" s="2" t="n">
-        <v>0</v>
+        <v>10789.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>46171</v>
       </c>
       <c r="B30" s="2" t="n">
-        <v>0</v>
+        <v>1589.87</v>
       </c>
       <c r="C30" s="2" t="n">
-        <v>0</v>
+        <v>1484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>46172</v>
       </c>
       <c r="B31" s="2" t="n">
-        <v>0</v>
+        <v>1573.84</v>
       </c>
       <c r="C31" s="2" t="n">
-        <v>0</v>
+        <v>1491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>46173</v>
       </c>
       <c r="B32" s="2" t="n">
-        <v>0</v>
+        <v>1595.21</v>
       </c>
       <c r="C32" s="2" t="n">
-        <v>0</v>
+        <v>1261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>Ceny jsou uvedeny se započtenou marží. Převod částek z EUR dle aktuálního kurzovního lístku ČNB. Uvedené částky jsou bez DPH.</t>
         </is>
       </c>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 