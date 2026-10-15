--- v0 (2026-06-20)
+++ v1 (2026-10-15)
@@ -174,373 +174,373 @@
     <col collapsed="false" hidden="false" max="1024" min="4" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Cena v Kč/MWh</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Množství MWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
         <v>46174</v>
       </c>
       <c r="B2" s="2" t="n">
-        <v>1604.32</v>
+        <v>1608.54</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>1519.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>46175</v>
       </c>
       <c r="B3" s="2" t="n">
-        <v>1616.41</v>
+        <v>1620.67</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>21521.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>46176</v>
       </c>
       <c r="B4" s="2" t="n">
-        <v>1621</v>
+        <v>1625.28</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>3435.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>46177</v>
       </c>
       <c r="B5" s="2" t="n">
-        <v>1622.94</v>
+        <v>1627.22</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>918.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>46178</v>
       </c>
       <c r="B6" s="2" t="n">
-        <v>1619.55</v>
+        <v>1623.82</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>2332.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>46179</v>
       </c>
       <c r="B7" s="2" t="n">
-        <v>1610.12</v>
+        <v>1614.36</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>1516.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>46180</v>
       </c>
       <c r="B8" s="2" t="n">
-        <v>1608.92</v>
+        <v>1613.15</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>1669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>46181</v>
       </c>
       <c r="B9" s="2" t="n">
-        <v>1647.84</v>
+        <v>1652.21</v>
       </c>
       <c r="C9" s="2" t="n">
         <v>2695.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>46182</v>
       </c>
       <c r="B10" s="2" t="n">
-        <v>1630.19</v>
+        <v>1634.5</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>5336.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>46183</v>
       </c>
       <c r="B11" s="2" t="n">
-        <v>1640.1</v>
+        <v>1644.44</v>
       </c>
       <c r="C11" s="2" t="n">
         <v>954.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>46184</v>
       </c>
       <c r="B12" s="2" t="n">
-        <v>1639.13</v>
+        <v>1643.47</v>
       </c>
       <c r="C12" s="2" t="n">
         <v>3315.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>46185</v>
       </c>
       <c r="B13" s="2" t="n">
-        <v>1580.39</v>
+        <v>1584.52</v>
       </c>
       <c r="C13" s="2" t="n">
         <v>7440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>46186</v>
       </c>
       <c r="B14" s="2" t="n">
-        <v>1574.83</v>
+        <v>1578.94</v>
       </c>
       <c r="C14" s="2" t="n">
         <v>3242.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>46187</v>
       </c>
       <c r="B15" s="2" t="n">
-        <v>1560.32</v>
+        <v>1564.39</v>
       </c>
       <c r="C15" s="2" t="n">
         <v>2749.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>46188</v>
       </c>
       <c r="B16" s="2" t="n">
-        <v>1513.91</v>
+        <v>1517.81</v>
       </c>
       <c r="C16" s="2" t="n">
         <v>8589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>46189</v>
       </c>
       <c r="B17" s="2" t="n">
-        <v>1495.78</v>
+        <v>1499.61</v>
       </c>
       <c r="C17" s="2" t="n">
         <v>3409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>46190</v>
       </c>
       <c r="B18" s="2" t="n">
-        <v>1460.48</v>
+        <v>1464.19</v>
       </c>
       <c r="C18" s="2" t="n">
         <v>5853.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>46191</v>
       </c>
       <c r="B19" s="2" t="n">
-        <v>1443.32</v>
+        <v>1446.97</v>
       </c>
       <c r="C19" s="2" t="n">
         <v>8089.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>46192</v>
       </c>
       <c r="B20" s="2" t="n">
-        <v>1442.11</v>
+        <v>1445.75</v>
       </c>
       <c r="C20" s="2" t="n">
         <v>7163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>46193</v>
       </c>
       <c r="B21" s="2" t="n">
-        <v>1461.69</v>
+        <v>1470.74</v>
       </c>
       <c r="C21" s="2" t="n">
-        <v>1240</v>
+        <v>2023.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>46194</v>
       </c>
       <c r="B22" s="2" t="n">
-        <v>0</v>
+        <v>1526.54</v>
       </c>
       <c r="C22" s="2" t="n">
-        <v>0</v>
+        <v>869.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>46195</v>
       </c>
       <c r="B23" s="2" t="n">
-        <v>0</v>
+        <v>1479.23</v>
       </c>
       <c r="C23" s="2" t="n">
-        <v>0</v>
+        <v>3464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
         <v>46196</v>
       </c>
       <c r="B24" s="2" t="n">
-        <v>0</v>
+        <v>1467.1</v>
       </c>
       <c r="C24" s="2" t="n">
-        <v>0</v>
+        <v>4192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>46197</v>
       </c>
       <c r="B25" s="2" t="n">
-        <v>0</v>
+        <v>1459.58</v>
       </c>
       <c r="C25" s="2" t="n">
-        <v>0</v>
+        <v>3684.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>46198</v>
       </c>
       <c r="B26" s="2" t="n">
-        <v>0</v>
+        <v>1437.75</v>
       </c>
       <c r="C26" s="2" t="n">
-        <v>0</v>
+        <v>8183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>46199</v>
       </c>
       <c r="B27" s="2" t="n">
-        <v>0</v>
+        <v>1432.17</v>
       </c>
       <c r="C27" s="2" t="n">
-        <v>0</v>
+        <v>4928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>46200</v>
       </c>
       <c r="B28" s="2" t="n">
-        <v>0</v>
+        <v>1446</v>
       </c>
       <c r="C28" s="2" t="n">
-        <v>0</v>
+        <v>2131.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>46201</v>
       </c>
       <c r="B29" s="2" t="n">
-        <v>0</v>
+        <v>1471.95</v>
       </c>
       <c r="C29" s="2" t="n">
-        <v>0</v>
+        <v>3454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>46202</v>
       </c>
       <c r="B30" s="2" t="n">
-        <v>0</v>
+        <v>1469.29</v>
       </c>
       <c r="C30" s="2" t="n">
-        <v>0</v>
+        <v>2418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>46203</v>
       </c>
       <c r="B31" s="2" t="n">
-        <v>0</v>
+        <v>1501.55</v>
       </c>
       <c r="C31" s="2" t="n">
-        <v>0</v>
+        <v>3388.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>Ceny jsou uvedeny se započtenou marží. Převod částek z EUR dle aktuálního kurzovního lístku ČNB. Uvedené částky jsou bez DPH.</t>
         </is>
       </c>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 