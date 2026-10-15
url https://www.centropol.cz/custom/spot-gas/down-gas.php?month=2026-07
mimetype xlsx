--- v0 (2026-07-26)
+++ v1 (2026-10-15)
@@ -174,384 +174,384 @@
     <col collapsed="false" hidden="false" max="1024" min="4" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Cena v Kč/MWh</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Množství MWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
         <v>46204</v>
       </c>
       <c r="B2" s="2" t="n">
-        <v>1495.13</v>
+        <v>1497.84</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>3589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>46205</v>
       </c>
       <c r="B3" s="2" t="n">
-        <v>1497.55</v>
+        <v>1500.26</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>1040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>46206</v>
       </c>
       <c r="B4" s="2" t="n">
-        <v>1513.73</v>
+        <v>1516.48</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>1849.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>46207</v>
       </c>
       <c r="B5" s="2" t="n">
-        <v>2205.62</v>
+        <v>2210.1</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>46208</v>
       </c>
       <c r="B6" s="2" t="n">
-        <v>1532.81</v>
+        <v>1535.61</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>1399.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>46209</v>
       </c>
       <c r="B7" s="2" t="n">
-        <v>1529.18</v>
+        <v>1531.98</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>2594.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>46210</v>
       </c>
       <c r="B8" s="2" t="n">
-        <v>1563.72</v>
+        <v>1566.6</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>17987.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>46211</v>
       </c>
       <c r="B9" s="2" t="n">
-        <v>1619.99</v>
+        <v>1623.01</v>
       </c>
       <c r="C9" s="2" t="n">
         <v>4505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>46212</v>
       </c>
       <c r="B10" s="2" t="n">
-        <v>1621.19</v>
+        <v>1624.22</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>17845.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>46213</v>
       </c>
       <c r="B11" s="2" t="n">
-        <v>1620.23</v>
+        <v>1623.25</v>
       </c>
       <c r="C11" s="2" t="n">
         <v>6730.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>46214</v>
       </c>
       <c r="B12" s="2" t="n">
-        <v>1610.81</v>
+        <v>1613.81</v>
       </c>
       <c r="C12" s="2" t="n">
         <v>3111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>46215</v>
       </c>
       <c r="B13" s="2" t="n">
-        <v>1623.13</v>
+        <v>1626.15</v>
       </c>
       <c r="C13" s="2" t="n">
         <v>989.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>46216</v>
       </c>
       <c r="B14" s="2" t="n">
-        <v>1668.05</v>
+        <v>1671.18</v>
       </c>
       <c r="C14" s="2" t="n">
         <v>3377.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>46217</v>
       </c>
       <c r="B15" s="2" t="n">
-        <v>1706.44</v>
+        <v>1709.68</v>
       </c>
       <c r="C15" s="2" t="n">
         <v>21814.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>46218</v>
       </c>
       <c r="B16" s="2" t="n">
-        <v>1741.94</v>
+        <v>1745.27</v>
       </c>
       <c r="C16" s="2" t="n">
         <v>2354.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>46219</v>
       </c>
       <c r="B17" s="2" t="n">
-        <v>1769.23</v>
+        <v>1772.62</v>
       </c>
       <c r="C17" s="2" t="n">
         <v>7264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>46220</v>
       </c>
       <c r="B18" s="2" t="n">
-        <v>1809.32</v>
+        <v>1812.81</v>
       </c>
       <c r="C18" s="2" t="n">
         <v>9376.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>46221</v>
       </c>
       <c r="B19" s="2" t="n">
-        <v>1835.65</v>
+        <v>1839.2</v>
       </c>
       <c r="C19" s="2" t="n">
         <v>2842.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>46222</v>
       </c>
       <c r="B20" s="2" t="n">
-        <v>1854.48</v>
+        <v>1858.08</v>
       </c>
       <c r="C20" s="2" t="n">
         <v>660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>46223</v>
       </c>
       <c r="B21" s="2" t="n">
-        <v>1850.62</v>
+        <v>1854.21</v>
       </c>
       <c r="C21" s="2" t="n">
         <v>4245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>46224</v>
       </c>
       <c r="B22" s="2" t="n">
-        <v>1860.52</v>
+        <v>1864.14</v>
       </c>
       <c r="C22" s="2" t="n">
         <v>3049.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>46225</v>
       </c>
       <c r="B23" s="2" t="n">
-        <v>1920.9</v>
+        <v>1924.66</v>
       </c>
       <c r="C23" s="2" t="n">
         <v>7310.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
         <v>46226</v>
       </c>
       <c r="B24" s="2" t="n">
-        <v>1935.87</v>
+        <v>1939.67</v>
       </c>
       <c r="C24" s="2" t="n">
         <v>3331.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>46227</v>
       </c>
       <c r="B25" s="2" t="n">
-        <v>1932</v>
+        <v>1935.8</v>
       </c>
       <c r="C25" s="2" t="n">
         <v>7118.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>46228</v>
       </c>
       <c r="B26" s="2" t="n">
-        <v>1948.43</v>
+        <v>1952.26</v>
       </c>
       <c r="C26" s="2" t="n">
         <v>1582.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>46229</v>
       </c>
       <c r="B27" s="2" t="n">
-        <v>405</v>
+        <v>1913.28</v>
       </c>
       <c r="C27" s="2" t="n">
-        <v>0</v>
+        <v>1213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>46230</v>
       </c>
       <c r="B28" s="2" t="n">
-        <v>0</v>
+        <v>1871.64</v>
       </c>
       <c r="C28" s="2" t="n">
-        <v>0</v>
+        <v>6072.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>46231</v>
       </c>
       <c r="B29" s="2" t="n">
-        <v>0</v>
+        <v>1809.18</v>
       </c>
       <c r="C29" s="2" t="n">
-        <v>0</v>
+        <v>9828.1</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>46232</v>
       </c>
       <c r="B30" s="2" t="n">
-        <v>0</v>
+        <v>1834.6</v>
       </c>
       <c r="C30" s="2" t="n">
-        <v>0</v>
+        <v>5461.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>46233</v>
       </c>
       <c r="B31" s="2" t="n">
-        <v>0</v>
+        <v>1855.66</v>
       </c>
       <c r="C31" s="2" t="n">
-        <v>0</v>
+        <v>4198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>46234</v>
       </c>
       <c r="B32" s="2" t="n">
-        <v>0</v>
+        <v>1856.63</v>
       </c>
       <c r="C32" s="2" t="n">
-        <v>0</v>
+        <v>3929.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>Ceny jsou uvedeny se započtenou marží. Převod částek z EUR dle aktuálního kurzovního lístku ČNB. Uvedené částky jsou bez DPH.</t>
         </is>
       </c>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 