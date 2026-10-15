--- v0 (2026-08-20)
+++ v1 (2026-10-15)
@@ -174,384 +174,384 @@
     <col collapsed="false" hidden="false" max="1024" min="4" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Cena v Kč/MWh</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Množství MWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
         <v>46235</v>
       </c>
       <c r="B2" s="2" t="n">
-        <v>1858.46</v>
+        <v>1855.15</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>1539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>46236</v>
       </c>
       <c r="B3" s="2" t="n">
-        <v>1823.4</v>
+        <v>1820.17</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
         <v>46237</v>
       </c>
       <c r="B4" s="2" t="n">
-        <v>1827.51</v>
+        <v>1824.27</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>3353.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>46238</v>
       </c>
       <c r="B5" s="2" t="n">
-        <v>1833.8</v>
+        <v>1830.55</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>3661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>46239</v>
       </c>
       <c r="B6" s="2" t="n">
-        <v>1735.38</v>
+        <v>1732.36</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>10017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
         <v>46240</v>
       </c>
       <c r="B7" s="2" t="n">
-        <v>1750.38</v>
+        <v>1747.31</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>4028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>46241</v>
       </c>
       <c r="B8" s="2" t="n">
-        <v>1769.72</v>
+        <v>1766.61</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>2933.7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>46242</v>
       </c>
       <c r="B9" s="2" t="n">
-        <v>1759.56</v>
+        <v>1756.48</v>
       </c>
       <c r="C9" s="2" t="n">
         <v>1658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>46243</v>
       </c>
       <c r="B10" s="2" t="n">
-        <v>1764.64</v>
+        <v>1761.55</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>46244</v>
       </c>
       <c r="B11" s="2" t="n">
-        <v>1874.9</v>
+        <v>1871.56</v>
       </c>
       <c r="C11" s="2" t="n">
         <v>11804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>46245</v>
       </c>
       <c r="B12" s="2" t="n">
-        <v>1870.07</v>
+        <v>1866.73</v>
       </c>
       <c r="C12" s="2" t="n">
         <v>2808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>46246</v>
       </c>
       <c r="B13" s="2" t="n">
-        <v>1902.23</v>
+        <v>1898.82</v>
       </c>
       <c r="C13" s="2" t="n">
         <v>14507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>46247</v>
       </c>
       <c r="B14" s="2" t="n">
-        <v>1878.77</v>
+        <v>1875.42</v>
       </c>
       <c r="C14" s="2" t="n">
         <v>2364.9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
         <v>46248</v>
       </c>
       <c r="B15" s="2" t="n">
-        <v>1892.31</v>
+        <v>1888.93</v>
       </c>
       <c r="C15" s="2" t="n">
         <v>2107.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
         <v>46249</v>
       </c>
       <c r="B16" s="2" t="n">
-        <v>1905.37</v>
+        <v>1901.96</v>
       </c>
       <c r="C16" s="2" t="n">
         <v>4131.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>46250</v>
       </c>
       <c r="B17" s="2" t="n">
-        <v>1918.91</v>
+        <v>1915.47</v>
       </c>
       <c r="C17" s="2" t="n">
         <v>2319.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>46251</v>
       </c>
       <c r="B18" s="2" t="n">
-        <v>1929.79</v>
+        <v>1926.32</v>
       </c>
       <c r="C18" s="2" t="n">
         <v>3042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>46252</v>
       </c>
       <c r="B19" s="2" t="n">
-        <v>1933.18</v>
+        <v>1929.7</v>
       </c>
       <c r="C19" s="2" t="n">
         <v>4346.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>46253</v>
       </c>
       <c r="B20" s="2" t="n">
-        <v>1947.44</v>
+        <v>1943.93</v>
       </c>
       <c r="C20" s="2" t="n">
         <v>6004.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>46254</v>
       </c>
       <c r="B21" s="2" t="n">
-        <v>1970.17</v>
+        <v>2010.04</v>
       </c>
       <c r="C21" s="2" t="n">
-        <v>812.8</v>
+        <v>13399.8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>46255</v>
       </c>
       <c r="B22" s="2" t="n">
-        <v>0</v>
+        <v>2018.96</v>
       </c>
       <c r="C22" s="2" t="n">
-        <v>0</v>
+        <v>9703.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>46256</v>
       </c>
       <c r="B23" s="2" t="n">
-        <v>0</v>
+        <v>2032.95</v>
       </c>
       <c r="C23" s="2" t="n">
-        <v>0</v>
+        <v>3500.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
         <v>46257</v>
       </c>
       <c r="B24" s="2" t="n">
-        <v>0</v>
+        <v>2036.81</v>
       </c>
       <c r="C24" s="2" t="n">
-        <v>0</v>
+        <v>1484.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>46258</v>
       </c>
       <c r="B25" s="2" t="n">
-        <v>0</v>
+        <v>2066.25</v>
       </c>
       <c r="C25" s="2" t="n">
-        <v>0</v>
+        <v>1413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>46259</v>
       </c>
       <c r="B26" s="2" t="n">
-        <v>0</v>
+        <v>2034.16</v>
       </c>
       <c r="C26" s="2" t="n">
-        <v>0</v>
+        <v>2283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>46260</v>
       </c>
       <c r="B27" s="2" t="n">
-        <v>0</v>
+        <v>2006.66</v>
       </c>
       <c r="C27" s="2" t="n">
-        <v>0</v>
+        <v>17486.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>46261</v>
       </c>
       <c r="B28" s="2" t="n">
-        <v>0</v>
+        <v>2050.57</v>
       </c>
       <c r="C28" s="2" t="n">
-        <v>0</v>
+        <v>2049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>46262</v>
       </c>
       <c r="B29" s="2" t="n">
-        <v>0</v>
+        <v>2066.25</v>
       </c>
       <c r="C29" s="2" t="n">
-        <v>0</v>
+        <v>1714.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>46263</v>
       </c>
       <c r="B30" s="2" t="n">
-        <v>0</v>
+        <v>2032.71</v>
       </c>
       <c r="C30" s="2" t="n">
-        <v>0</v>
+        <v>2828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>46264</v>
       </c>
       <c r="B31" s="2" t="n">
-        <v>0</v>
+        <v>2032.95</v>
       </c>
       <c r="C31" s="2" t="n">
-        <v>0</v>
+        <v>1753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>46265</v>
       </c>
       <c r="B32" s="2" t="n">
-        <v>0</v>
+        <v>2098.64</v>
       </c>
       <c r="C32" s="2" t="n">
-        <v>0</v>
+        <v>1586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>Ceny jsou uvedeny se započtenou marží. Převod částek z EUR dle aktuálního kurzovního lístku ČNB. Uvedené částky jsou bez DPH.</t>
         </is>
       </c>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 